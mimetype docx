--- v0 (2026-05-03)
+++ v1 (2026-08-01)
@@ -1,421 +1,3576 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="536E21FE" w14:textId="77777777" w:rsidR="00341B95" w:rsidRDefault="00341B95" w:rsidP="00341B95">
-      <w:pPr>
+    <w:p w14:paraId="6E927FDA" w14:textId="419D771C" w:rsidR="00315F70" w:rsidRPr="00392595" w:rsidRDefault="00FA147C" w:rsidP="00B772B8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00392595">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="00341B95" w:rsidRPr="00392595">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Company Letterhead]</w:t>
+      </w:r>
+      <w:r w:rsidR="00341B95" w:rsidRPr="00392595">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="431AF340" w14:textId="39B23D57" w:rsidR="00341B95" w:rsidRPr="001128CE" w:rsidRDefault="00341B95" w:rsidP="0094220A">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001128CE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00341B95">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Date: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001128CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>[DD/MM/YYYY]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16207CA4" w14:textId="77149C73" w:rsidR="00410DE9" w:rsidRPr="001128CE" w:rsidRDefault="00341B95" w:rsidP="0094220A">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001128CE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...15 lines deleted...]
-      <w:r w:rsidRPr="00341B95">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">To: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001128CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>D&amp;D Control (M) Sdn</w:t>
+      </w:r>
+      <w:r w:rsidR="0094220A" w:rsidRPr="001128CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001128CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Bhd</w:t>
+      </w:r>
+      <w:r w:rsidR="0094220A" w:rsidRPr="001128CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79325C20" w14:textId="77777777" w:rsidR="007A6302" w:rsidRPr="001128CE" w:rsidRDefault="007A6302" w:rsidP="008E08D1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1832D206" w14:textId="252E384B" w:rsidR="00341B95" w:rsidRPr="001128CE" w:rsidRDefault="00341B95" w:rsidP="008E08D1">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001128CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Dear Sir/Madam,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01C0D12B" w14:textId="77777777" w:rsidR="00392595" w:rsidRPr="00392595" w:rsidRDefault="00392595" w:rsidP="008E08D1">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...9 lines deleted...]
-      <w:r w:rsidRPr="00341B95">
+          <w:sz w:val="10"/>
+          <w:szCs w:val="10"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A2B356F" w14:textId="11804AC3" w:rsidR="00A7659E" w:rsidRPr="002A1945" w:rsidRDefault="00410DE9" w:rsidP="008E08D1">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001128CE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...15 lines deleted...]
-      <w:r w:rsidRPr="00341B95">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>DIRECTOR’s PERSONAL GUARANTEE &amp; INDEMNITY</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D7032E7" w14:textId="77777777" w:rsidR="002A1945" w:rsidRDefault="002A1945" w:rsidP="0094220A">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="76A9BDE1" w14:textId="656B96E5" w:rsidR="001128CE" w:rsidRDefault="00B306EB" w:rsidP="0094220A">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001128CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">I, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001128CE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="00C53546">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>[FULL NAME OF DIRECTOR</w:t>
+      </w:r>
+      <w:r w:rsidR="00D23FC8" w:rsidRPr="001128CE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...48 lines deleted...]
-      <w:r w:rsidR="00341B95" w:rsidRPr="00341B95">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">] </w:t>
+      </w:r>
+      <w:r w:rsidR="00D23FC8" w:rsidRPr="001128CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(NRIC/Passport No.:</w:t>
+      </w:r>
+      <w:r w:rsidR="007F51D3" w:rsidRPr="001128CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                </w:t>
+      </w:r>
+      <w:r w:rsidR="00D23FC8" w:rsidRPr="001128CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>) , of [</w:t>
+      </w:r>
+      <w:r w:rsidR="00F51E6A" w:rsidRPr="001128CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Residential/</w:t>
+      </w:r>
+      <w:r w:rsidR="00972816" w:rsidRPr="001128CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Registered Company</w:t>
+      </w:r>
+      <w:r w:rsidR="00F51E6A" w:rsidRPr="001128CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Address], being a </w:t>
+      </w:r>
+      <w:r w:rsidR="00972816" w:rsidRPr="001128CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>director</w:t>
+      </w:r>
+      <w:r w:rsidR="00F51E6A" w:rsidRPr="001128CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of </w:t>
+      </w:r>
+      <w:r w:rsidR="00F51E6A" w:rsidRPr="001128CE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...87 lines deleted...]
-      <w:pPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>[Company Name]</w:t>
+      </w:r>
+      <w:r w:rsidR="00421050" w:rsidRPr="001128CE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00341B95">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00421050" w:rsidRPr="001128CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(Company Registration No.</w:t>
+      </w:r>
+      <w:r w:rsidR="004477EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00421050" w:rsidRPr="001128CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001C0065">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+      <w:r w:rsidR="00972816" w:rsidRPr="001128CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidR="00421050" w:rsidRPr="001128CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(hereinafter referred to as “the Company</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD0DE3" w:rsidRPr="001128CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>’)</w:t>
+      </w:r>
+      <w:r w:rsidR="00853DC4" w:rsidRPr="001128CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6348EC6C" w14:textId="06A9E082" w:rsidR="00A17D9F" w:rsidRDefault="00CD0DE3" w:rsidP="0094220A">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...31 lines deleted...]
-    <w:sectPr w:rsidR="00C63788" w:rsidRPr="00341B95">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001128CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">HEREBY IRREVOCABLY AND UNCONDITIONALLY AGREE </w:t>
+      </w:r>
+      <w:r w:rsidR="00D041BE" w:rsidRPr="001128CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">IN MY PERSONAL CAPACITY </w:t>
+      </w:r>
+      <w:r w:rsidR="00853DC4" w:rsidRPr="001128CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>AS FOLLOWS</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001128CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02D7BC48" w14:textId="77777777" w:rsidR="002A1945" w:rsidRPr="001128CE" w:rsidRDefault="002A1945" w:rsidP="0094220A">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="619F2998" w14:textId="7BF6E203" w:rsidR="00BD00F7" w:rsidRPr="001128CE" w:rsidRDefault="00840F6C" w:rsidP="002A1945">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001128CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>CONSIDERATION</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D758A3B" w14:textId="020FB20C" w:rsidR="00840F6C" w:rsidRDefault="00840F6C" w:rsidP="002A1945">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001128CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>In consideration of D&amp;D</w:t>
+      </w:r>
+      <w:r w:rsidR="00996206" w:rsidRPr="001128CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Control (M) Sdn.</w:t>
+      </w:r>
+      <w:r w:rsidR="00643ADE" w:rsidRPr="001128CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00996206" w:rsidRPr="001128CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Bhd.</w:t>
+      </w:r>
+      <w:r w:rsidR="00327646" w:rsidRPr="001128CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000824CE" w:rsidRPr="001128CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(hereinafter referred to as </w:t>
+      </w:r>
+      <w:r w:rsidR="00E22018" w:rsidRPr="001128CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidR="000824CE" w:rsidRPr="001128CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>D&amp;D</w:t>
+      </w:r>
+      <w:r w:rsidR="00E22018" w:rsidRPr="001128CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Control”</w:t>
+      </w:r>
+      <w:r w:rsidR="00364C17" w:rsidRPr="001128CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00996206" w:rsidRPr="001128CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB7E82" w:rsidRPr="001128CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">granting and continued use of </w:t>
+      </w:r>
+      <w:r w:rsidR="00F829DC" w:rsidRPr="001128CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Container Ledger Account (CLA) </w:t>
+      </w:r>
+      <w:r w:rsidR="005106DC" w:rsidRPr="001128CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">facility to the </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE684B" w:rsidRPr="001128CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="005106DC" w:rsidRPr="001128CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Company</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE684B" w:rsidRPr="001128CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Name]</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB7E82" w:rsidRPr="001128CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, I</w:t>
+      </w:r>
+      <w:r w:rsidR="00961F81" w:rsidRPr="001128CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> hereby </w:t>
+      </w:r>
+      <w:r w:rsidR="003D6D53" w:rsidRPr="001128CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>irrevocably and unconditionally guarantee, as a primary obligor and not merely as surety</w:t>
+      </w:r>
+      <w:r w:rsidR="007B5130" w:rsidRPr="001128CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, the due and punctual payment, on demand, of all sums, charges, and inv</w:t>
+      </w:r>
+      <w:r w:rsidR="009627E9" w:rsidRPr="001128CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">oices arising out of or in connection with the CLA facility, </w:t>
+      </w:r>
+      <w:r w:rsidR="00F142B7" w:rsidRPr="001128CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">whether </w:t>
+      </w:r>
+      <w:r w:rsidR="008F338B" w:rsidRPr="001128CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>presently due or hereafter incurred</w:t>
+      </w:r>
+      <w:r w:rsidR="00B5320F" w:rsidRPr="001128CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> under our </w:t>
+      </w:r>
+      <w:r w:rsidR="00E17CBB" w:rsidRPr="001128CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="00B5320F" w:rsidRPr="001128CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ccount</w:t>
+      </w:r>
+      <w:r w:rsidR="00E17CBB" w:rsidRPr="001128CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65BDB65A" w14:textId="77777777" w:rsidR="001128CE" w:rsidRPr="001128CE" w:rsidRDefault="001128CE" w:rsidP="0094220A">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F651357" w14:textId="1EB4D177" w:rsidR="00BD00F7" w:rsidRPr="001128CE" w:rsidRDefault="00985698" w:rsidP="001128CE">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001128CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LIABILITY </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53AA2C0C" w14:textId="1340FE36" w:rsidR="00B474E4" w:rsidRPr="001128CE" w:rsidRDefault="008F338B" w:rsidP="002A1945">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001128CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">I </w:t>
+      </w:r>
+      <w:r w:rsidR="00126CF7" w:rsidRPr="001128CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>undertake to settle all outstanding amounts strictly wi</w:t>
+      </w:r>
+      <w:r w:rsidR="00B33D83" w:rsidRPr="001128CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>th</w:t>
+      </w:r>
+      <w:r w:rsidR="00126CF7" w:rsidRPr="001128CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the agreed </w:t>
+      </w:r>
+      <w:r w:rsidR="00B33D83" w:rsidRPr="001128CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">credit </w:t>
+      </w:r>
+      <w:r w:rsidR="00126CF7" w:rsidRPr="001128CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>terms</w:t>
+      </w:r>
+      <w:r w:rsidR="00D1574B" w:rsidRPr="001128CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a</w:t>
+      </w:r>
+      <w:r w:rsidR="00126CF7" w:rsidRPr="001128CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>nd</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA1F0D" w:rsidRPr="001128CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> irrevocably agree to be personally liable, on demand</w:t>
+      </w:r>
+      <w:r w:rsidR="00255655" w:rsidRPr="001128CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, for all overdue sums together with all interest, costs, losses, and liabilities ar</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC5CB9" w:rsidRPr="001128CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ising</w:t>
+      </w:r>
+      <w:r w:rsidR="00146755" w:rsidRPr="001128CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> there</w:t>
+      </w:r>
+      <w:r w:rsidR="006C1201" w:rsidRPr="001128CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">from, without any right of set-off, counterclaim or deduction whatsoever. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="298020EE" w14:textId="41D152A7" w:rsidR="00BD00F7" w:rsidRDefault="006C1201" w:rsidP="002A1945">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001128CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>This Guarantee shall cons</w:t>
+      </w:r>
+      <w:r w:rsidR="00677A26" w:rsidRPr="001128CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">titute a continuing, irrevocable and unconditional security, and shall remain in full force and effect </w:t>
+      </w:r>
+      <w:r w:rsidR="00AC5F42" w:rsidRPr="001128CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>notwithstanding</w:t>
+      </w:r>
+      <w:r w:rsidR="00677A26" w:rsidRPr="001128CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> any variation of </w:t>
+      </w:r>
+      <w:r w:rsidR="00EF08C2" w:rsidRPr="001128CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>terms, extension of time, indulgence, or other concession granted by</w:t>
+      </w:r>
+      <w:r w:rsidR="003D03D1" w:rsidRPr="001128CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> D&amp;D Control</w:t>
+      </w:r>
+      <w:r w:rsidR="00421ABA" w:rsidRPr="001128CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, and shall not be discharged or affected by any a</w:t>
+      </w:r>
+      <w:r w:rsidR="001E1F3F" w:rsidRPr="001128CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ct, omission, or </w:t>
+      </w:r>
+      <w:r w:rsidR="00AC5F42" w:rsidRPr="001128CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>circumstance</w:t>
+      </w:r>
+      <w:r w:rsidR="001E1F3F" w:rsidRPr="001128CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> which would otherwise discharg</w:t>
+      </w:r>
+      <w:r w:rsidR="002509D0" w:rsidRPr="001128CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>e a debtor at law</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC5F42" w:rsidRPr="001128CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, until all charges due have been fully and irrevocably satisfied. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B4C34F7" w14:textId="77777777" w:rsidR="001128CE" w:rsidRPr="001128CE" w:rsidRDefault="001128CE" w:rsidP="0094220A">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="396C4253" w14:textId="3F2B34EF" w:rsidR="00BD00F7" w:rsidRPr="001128CE" w:rsidRDefault="00877E47" w:rsidP="001128CE">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001128CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">INDEMNITY </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CA099BE" w14:textId="77777777" w:rsidR="001128CE" w:rsidRDefault="00877E47" w:rsidP="002A1945">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001128CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Without prejudice to the foregoing, I hereby agree t</w:t>
+      </w:r>
+      <w:r w:rsidR="00E84142" w:rsidRPr="001128CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001128CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> indemnify and keep </w:t>
+      </w:r>
+      <w:r w:rsidR="00E84142" w:rsidRPr="001128CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>indemnified D&amp;D Control</w:t>
+      </w:r>
+      <w:r w:rsidR="00486DB0" w:rsidRPr="001128CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E84142" w:rsidRPr="001128CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">against all losses, damages, costs, and expenses </w:t>
+      </w:r>
+      <w:r w:rsidR="001C7F1C" w:rsidRPr="001128CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">arising from or in connection with any default by the Company. This indemnity shall be </w:t>
+      </w:r>
+      <w:r w:rsidR="00997AA0" w:rsidRPr="001128CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>separate and independent from my obligations under this Guarantee.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C5F18D9" w14:textId="5598A938" w:rsidR="00B474E4" w:rsidRPr="001128CE" w:rsidRDefault="00997AA0" w:rsidP="0094220A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001128CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="091ECEA8" w14:textId="77777777" w:rsidR="00BD00F7" w:rsidRPr="001128CE" w:rsidRDefault="00BD00F7" w:rsidP="008E08D1">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="610AFBFE" w14:textId="71A17423" w:rsidR="00BD00F7" w:rsidRPr="001128CE" w:rsidRDefault="00985698" w:rsidP="001128CE">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001128CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>NOTICE</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CD7418E" w14:textId="43191D64" w:rsidR="001128CE" w:rsidRPr="001128CE" w:rsidRDefault="00A76BF7" w:rsidP="00392595">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001128CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Any demand or notice of outstanding charges will be made in signed </w:t>
+      </w:r>
+      <w:r w:rsidR="00B77190" w:rsidRPr="001128CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">by an officer or agent of D&amp;D Control </w:t>
+      </w:r>
+      <w:r w:rsidR="000E3279" w:rsidRPr="001128CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>and may be served on</w:t>
+      </w:r>
+      <w:r w:rsidR="003030FB" w:rsidRPr="001128CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> me at my last known address or email address </w:t>
+      </w:r>
+      <w:r w:rsidR="007A3AEF" w:rsidRPr="001128CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and will be deemed to have been received </w:t>
+      </w:r>
+      <w:r w:rsidR="008162C2" w:rsidRPr="001128CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">on the second business day following the day on which it was posted and will be effective even if it returned undelivered to </w:t>
+      </w:r>
+      <w:r w:rsidR="00A75EE9" w:rsidRPr="001128CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>D&amp;D Control.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2575E409" w14:textId="77777777" w:rsidR="00CF36F0" w:rsidRPr="001128CE" w:rsidRDefault="00CF36F0" w:rsidP="0094220A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="744F5883" w14:textId="7861336D" w:rsidR="00BD00F7" w:rsidRPr="001128CE" w:rsidRDefault="00F568BC" w:rsidP="001128CE">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001128CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>WAIVER OF DEFENCE</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44D9E95A" w14:textId="53E87091" w:rsidR="00F568BC" w:rsidRDefault="00F568BC" w:rsidP="002A1945">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001128CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">I hereby waive all rights as surety, including any requirement </w:t>
+      </w:r>
+      <w:r w:rsidR="00C67305" w:rsidRPr="001128CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>for D&amp;D Control to tak</w:t>
+      </w:r>
+      <w:r w:rsidR="00317D24" w:rsidRPr="001128CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">e </w:t>
+      </w:r>
+      <w:r w:rsidR="00C67305" w:rsidRPr="001128CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">action against </w:t>
+      </w:r>
+      <w:r w:rsidR="00B761B1" w:rsidRPr="001128CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="00415038" w:rsidRPr="001128CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Company and</w:t>
+      </w:r>
+      <w:r w:rsidR="00B761B1" w:rsidRPr="001128CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> agree that my liability shall not be affected by any insolvency, liquidation, or </w:t>
+      </w:r>
+      <w:r w:rsidR="00317D24" w:rsidRPr="001128CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">arrangement affecting the Company. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03577094" w14:textId="77777777" w:rsidR="001128CE" w:rsidRPr="001128CE" w:rsidRDefault="001128CE" w:rsidP="0094220A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="417DBAC6" w14:textId="77777777" w:rsidR="00317D24" w:rsidRPr="001128CE" w:rsidRDefault="00317D24" w:rsidP="008E08D1">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7CFC9D24" w14:textId="77777777" w:rsidR="00EC0AE6" w:rsidRPr="001128CE" w:rsidRDefault="002B3662" w:rsidP="001128CE">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001128CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>LAW &amp; JURISDICTION</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C58A27A" w14:textId="77777777" w:rsidR="00BD00F7" w:rsidRPr="001128CE" w:rsidRDefault="00BD00F7" w:rsidP="0094220A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2567AF27" w14:textId="15314877" w:rsidR="00660CDC" w:rsidRDefault="000B75F0" w:rsidP="002A1945">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001128CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This guarantee is governed by and will be construed in all respects in accordance with the laws of Malaysia. </w:t>
+      </w:r>
+      <w:r w:rsidR="009E4B88" w:rsidRPr="001128CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">I hereby agree that D&amp;D Control reserves the right to commence legal proceedings </w:t>
+      </w:r>
+      <w:r w:rsidR="002B3662" w:rsidRPr="001128CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">after </w:t>
+      </w:r>
+      <w:r w:rsidR="002A0EDF" w:rsidRPr="001128CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the first </w:t>
+      </w:r>
+      <w:r w:rsidR="002B3662" w:rsidRPr="001128CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>default of the invoice</w:t>
+      </w:r>
+      <w:r w:rsidR="008D3211" w:rsidRPr="001128CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for charges</w:t>
+      </w:r>
+      <w:r w:rsidR="002B3662" w:rsidRPr="001128CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> issued by D&amp;D Control</w:t>
+      </w:r>
+      <w:r w:rsidR="00643ADE" w:rsidRPr="001128CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="634D945F" w14:textId="77777777" w:rsidR="001128CE" w:rsidRPr="001128CE" w:rsidRDefault="001128CE" w:rsidP="0094220A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="306A10E4" w14:textId="77777777" w:rsidR="00EC0AE6" w:rsidRPr="001128CE" w:rsidRDefault="00EC0AE6" w:rsidP="0094220A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0348E5A4" w14:textId="14A44854" w:rsidR="00BD00F7" w:rsidRPr="001128CE" w:rsidRDefault="00660CDC" w:rsidP="001128CE">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001128CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">COSTS &amp; INTEREST </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7407B844" w14:textId="0BB2D469" w:rsidR="00F32C25" w:rsidRDefault="00F32C25" w:rsidP="002A1945">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001128CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In the event D&amp;D Control intends to commence legal proceedings against the Company; I hereby agree that all sums due and payable shall carry interest ay such rate determined by the Court from the due date until full settlement of the invoice. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="275EF275" w14:textId="77777777" w:rsidR="001128CE" w:rsidRPr="001128CE" w:rsidRDefault="001128CE" w:rsidP="00F32C25">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="725AF5F6" w14:textId="47E3BB66" w:rsidR="0094220A" w:rsidRPr="001128CE" w:rsidRDefault="00F32C25" w:rsidP="001128CE">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001128CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>SEVERANCE</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36B616F1" w14:textId="541D5B5A" w:rsidR="00F32C25" w:rsidRDefault="00F32C25" w:rsidP="002A1945">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001128CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001128CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>any of the provisions of this Guarantee is to be held illegal, invalid or unenforceable under any applicable law, such provision shall be fully severable and this Guarantee will be construed as if such illegal, invalid or unenforceable provision had never comprised as part of this Guarantee and the remaining provisions shall remain in full force and effect and shall not be affected by the illegal or invalid provision or by its severance from this Guarantee.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="070E0758" w14:textId="77777777" w:rsidR="001128CE" w:rsidRPr="001128CE" w:rsidRDefault="001128CE" w:rsidP="00F32C25">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="710236C8" w14:textId="0B7833E5" w:rsidR="00DA51FB" w:rsidRPr="001128CE" w:rsidRDefault="00F32C25" w:rsidP="001128CE">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001128CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>EXECUTION</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="242EB3C3" w14:textId="2AD911CB" w:rsidR="007C2F39" w:rsidRPr="001128CE" w:rsidRDefault="00CF1BD7" w:rsidP="002A1945">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001128CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This Guarantee is executed </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE7F12" w:rsidRPr="001128CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>voluntarily</w:t>
+      </w:r>
+      <w:r w:rsidR="00B90D2B" w:rsidRPr="001128CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> with full corporate </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD11C6" w:rsidRPr="001128CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>authority, full</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE7F12" w:rsidRPr="001128CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> knowledge of its legal implications, and is intended to create valid, binding, and enforceable obligation against me. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48172C48" w14:textId="77777777" w:rsidR="00037336" w:rsidRPr="001128CE" w:rsidRDefault="00037336">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="78394FDF" w14:textId="77777777" w:rsidR="00F32C25" w:rsidRPr="001128CE" w:rsidRDefault="00F32C25">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="163476F0" w14:textId="77777777" w:rsidR="00CF36F0" w:rsidRPr="001128CE" w:rsidRDefault="00CF36F0">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3BD50350" w14:textId="77777777" w:rsidR="00EC0AE6" w:rsidRPr="001128CE" w:rsidRDefault="00EC0AE6" w:rsidP="008E08D1">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="75836C4F" w14:textId="79370B8E" w:rsidR="00000DA3" w:rsidRPr="001128CE" w:rsidRDefault="00853DC4" w:rsidP="008E08D1">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00894AED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>SIGNED</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00894AED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE31D7" w:rsidRPr="00894AED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>by the</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE31D7" w:rsidRPr="001128CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Guarantor</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE31D7" w:rsidRPr="001128CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00777991" w:rsidRPr="001128CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00777991" w:rsidRPr="001128CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70185E76" w14:textId="56C67A50" w:rsidR="00B91945" w:rsidRPr="001128CE" w:rsidRDefault="00AE31D7" w:rsidP="008E08D1">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001128CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In </w:t>
+      </w:r>
+      <w:r w:rsidR="008D1259" w:rsidRPr="001128CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">his/her personal capacity </w:t>
+      </w:r>
+      <w:r w:rsidR="00777991" w:rsidRPr="001128CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00777991" w:rsidRPr="001128CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00777991" w:rsidRPr="001128CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79E3E2C6" w14:textId="0135AE7A" w:rsidR="00971702" w:rsidRPr="001128CE" w:rsidRDefault="00971702" w:rsidP="00971702">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001128CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001128CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001128CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001128CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001128CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001128CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>) ………………………………………..</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A1A36E7" w14:textId="354E25DC" w:rsidR="00971702" w:rsidRPr="001128CE" w:rsidRDefault="00971702" w:rsidP="00971702">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001128CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001128CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001128CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001128CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001128CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001128CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">  Name:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C765669" w14:textId="6F50D021" w:rsidR="00617AC9" w:rsidRPr="001128CE" w:rsidRDefault="00617AC9" w:rsidP="00971702">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001128CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001128CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001128CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001128CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001128CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001128CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">  NRIC/Passport No.:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="796292CA" w14:textId="57A7ADE1" w:rsidR="00971702" w:rsidRPr="001128CE" w:rsidRDefault="00971702" w:rsidP="008E08D1">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001128CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001128CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001128CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001128CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001128CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001128CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">  Designation: Director of </w:t>
+      </w:r>
+      <w:r w:rsidR="00FD72C8" w:rsidRPr="001128CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001128CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Company</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD72C8" w:rsidRPr="001128CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Name</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001128CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4656BDE5" w14:textId="4C12A1D1" w:rsidR="00000DA3" w:rsidRPr="001128CE" w:rsidRDefault="00000DA3" w:rsidP="008F338B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="014616D7" w14:textId="77777777" w:rsidR="00F32C25" w:rsidRPr="001128CE" w:rsidRDefault="00F32C25" w:rsidP="003A1556">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17EDF906" w14:textId="49BA0B08" w:rsidR="003A1556" w:rsidRPr="001128CE" w:rsidRDefault="006221E6" w:rsidP="003A1556">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001128CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>In the presence of</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF5DB1" w:rsidRPr="001128CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> -</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF5DB1" w:rsidRPr="001128CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00EF5DB1" w:rsidRPr="001128CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="003A1556" w:rsidRPr="001128CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="003A1556" w:rsidRPr="001128CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F770B36" w14:textId="6D671415" w:rsidR="003A1556" w:rsidRPr="001128CE" w:rsidRDefault="003A1556" w:rsidP="003A1556">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001128CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001128CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001128CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001128CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001128CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001128CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34F5DAA7" w14:textId="70565430" w:rsidR="003A1556" w:rsidRPr="001128CE" w:rsidRDefault="003A1556" w:rsidP="003A1556">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001128CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001128CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00EF5DB1" w:rsidRPr="001128CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00EF5DB1" w:rsidRPr="001128CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00EF5DB1" w:rsidRPr="001128CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00EF5DB1" w:rsidRPr="001128CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4ECD9A99" w14:textId="77777777" w:rsidR="00FF17A7" w:rsidRPr="001128CE" w:rsidRDefault="00FF17A7" w:rsidP="003A1556">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1711E1D9" w14:textId="77777777" w:rsidR="003D03D1" w:rsidRPr="001128CE" w:rsidRDefault="003D03D1" w:rsidP="003A1556">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56D20FCF" w14:textId="79230040" w:rsidR="003A1556" w:rsidRPr="001128CE" w:rsidRDefault="003A1556" w:rsidP="003A1556">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001128CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>………………………………………..</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53B55B8E" w14:textId="5478438A" w:rsidR="003A1556" w:rsidRPr="001128CE" w:rsidRDefault="003A1556" w:rsidP="003A1556">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001128CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Name:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48862BAD" w14:textId="5677287F" w:rsidR="00617AC9" w:rsidRPr="001128CE" w:rsidRDefault="00617AC9" w:rsidP="00FF17A7">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001128CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>NRIC/Passport No.:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FD06CBD" w14:textId="1667E40A" w:rsidR="00C63788" w:rsidRPr="001128CE" w:rsidRDefault="003A1556" w:rsidP="00F32C25">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001128CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Designation: </w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="00C63788" w:rsidRPr="001128CE">
+      <w:footerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="209394CB" w14:textId="77777777" w:rsidR="00915992" w:rsidRDefault="00915992" w:rsidP="007B0E17">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="585C86C3" w14:textId="77777777" w:rsidR="00915992" w:rsidRDefault="00915992" w:rsidP="007B0E17">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Times New Roman">
-    <w:panose1 w:val="02020603050405020304"/>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-[...1 lines deleted...]
-    <w:charset w:val="00"/>
+  <w:font w:name="Yu Gothic Light">
+    <w:altName w:val="游ゴシック Light"/>
+    <w:panose1 w:val="020B0300000000000000"/>
+    <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Yu Gothic">
+    <w:altName w:val="游ゴシック"/>
+    <w:panose1 w:val="020B0400000000000000"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
+</file>
+
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:sdt>
+    <w:sdtPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      </w:rPr>
+      <w:id w:val="-856268875"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtEndPr/>
+    <w:sdtContent>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:id w:val="1728636285"/>
+          <w:docPartObj>
+            <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
+            <w:docPartUnique/>
+          </w:docPartObj>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:p w14:paraId="38A6E33A" w14:textId="35ADC56C" w:rsidR="007B0E17" w:rsidRPr="007B0E17" w:rsidRDefault="007B0E17">
+            <w:pPr>
+              <w:pStyle w:val="Footer"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B0E17">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Page </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B0E17">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="007B0E17">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGE </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="007B0E17">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="007B0E17">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B0E17">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="007B0E17">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B0E17">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="007B0E17">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> NUMPAGES  </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="007B0E17">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="007B0E17">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B0E17">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:sdtContent>
+      </w:sdt>
+    </w:sdtContent>
+  </w:sdt>
+  <w:p w14:paraId="7662A898" w14:textId="77777777" w:rsidR="007B0E17" w:rsidRPr="007B0E17" w:rsidRDefault="007B0E17">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="79712F83" w14:textId="77777777" w:rsidR="00915992" w:rsidRDefault="00915992" w:rsidP="007B0E17">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="45CAC088" w14:textId="77777777" w:rsidR="00915992" w:rsidRDefault="00915992" w:rsidP="007B0E17">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="05757C1B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C63C7676"/>
+    <w:lvl w:ilvl="0" w:tplc="5694C170">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4211" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="44090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4931" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="4409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5651" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="4409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6371" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="44090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7091" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="4409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7811" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="4409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="8531" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="44090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="9251" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="4409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="9971" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="12A752C3"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="AA9A65EE"/>
+    <w:lvl w:ilvl="0" w:tplc="4409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="44090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="4409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="4409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="44090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="4409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="4409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="44090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="4409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1CAD599B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="BA26FD6E"/>
+    <w:lvl w:ilvl="0" w:tplc="4409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="44090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="4409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="4409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="44090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="4409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="4409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="44090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="4409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="435E4085"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="91EA5056"/>
+    <w:lvl w:ilvl="0" w:tplc="7708C9A2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="44090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="4409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="4409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="44090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="4409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="4409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="44090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="4409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="448F681F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="4B6A8464"/>
+    <w:lvl w:ilvl="0" w:tplc="4409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="44090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="4409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="4409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="44090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="4409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="4409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="44090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="4409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="1700158466">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="203451495">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="22825633">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="267009254">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="557060477">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00341B95"/>
+    <w:rsid w:val="00000DA3"/>
+    <w:rsid w:val="00003525"/>
+    <w:rsid w:val="00005ACD"/>
+    <w:rsid w:val="000112B3"/>
+    <w:rsid w:val="00012652"/>
+    <w:rsid w:val="00026ADB"/>
+    <w:rsid w:val="00037336"/>
+    <w:rsid w:val="00047104"/>
+    <w:rsid w:val="000824CE"/>
+    <w:rsid w:val="000B2D82"/>
+    <w:rsid w:val="000B75F0"/>
+    <w:rsid w:val="000C5199"/>
+    <w:rsid w:val="000E3279"/>
+    <w:rsid w:val="000E6F6B"/>
+    <w:rsid w:val="001057C3"/>
+    <w:rsid w:val="001128CE"/>
+    <w:rsid w:val="001236D9"/>
+    <w:rsid w:val="00124033"/>
+    <w:rsid w:val="00126CF7"/>
+    <w:rsid w:val="001305AC"/>
+    <w:rsid w:val="00146755"/>
+    <w:rsid w:val="00147853"/>
+    <w:rsid w:val="00194E2E"/>
+    <w:rsid w:val="001A1530"/>
+    <w:rsid w:val="001A409D"/>
+    <w:rsid w:val="001C0065"/>
+    <w:rsid w:val="001C7F1C"/>
+    <w:rsid w:val="001D1BF9"/>
+    <w:rsid w:val="001D78AF"/>
+    <w:rsid w:val="001E1F3F"/>
+    <w:rsid w:val="001F774D"/>
+    <w:rsid w:val="00200F6E"/>
+    <w:rsid w:val="0020126C"/>
+    <w:rsid w:val="002054CE"/>
+    <w:rsid w:val="00223758"/>
+    <w:rsid w:val="00231880"/>
+    <w:rsid w:val="0023360A"/>
+    <w:rsid w:val="00234C21"/>
+    <w:rsid w:val="002509D0"/>
+    <w:rsid w:val="00255655"/>
+    <w:rsid w:val="002570F5"/>
+    <w:rsid w:val="00265BA0"/>
+    <w:rsid w:val="0026698D"/>
+    <w:rsid w:val="00276442"/>
     <w:rsid w:val="002773B4"/>
+    <w:rsid w:val="00290D97"/>
+    <w:rsid w:val="002A0EDF"/>
+    <w:rsid w:val="002A1945"/>
+    <w:rsid w:val="002B3662"/>
+    <w:rsid w:val="002B7D7F"/>
+    <w:rsid w:val="002D61FF"/>
+    <w:rsid w:val="002E53CB"/>
+    <w:rsid w:val="00301F4A"/>
+    <w:rsid w:val="003030FB"/>
+    <w:rsid w:val="0030756E"/>
+    <w:rsid w:val="00310DBD"/>
+    <w:rsid w:val="00312692"/>
+    <w:rsid w:val="00315F70"/>
+    <w:rsid w:val="00317C86"/>
+    <w:rsid w:val="00317D24"/>
+    <w:rsid w:val="00323B11"/>
+    <w:rsid w:val="00327646"/>
     <w:rsid w:val="00341B95"/>
+    <w:rsid w:val="003520A1"/>
+    <w:rsid w:val="00352837"/>
+    <w:rsid w:val="00364C17"/>
+    <w:rsid w:val="00383378"/>
+    <w:rsid w:val="00392595"/>
+    <w:rsid w:val="0039746F"/>
     <w:rsid w:val="0039788C"/>
+    <w:rsid w:val="003A1556"/>
+    <w:rsid w:val="003A2232"/>
+    <w:rsid w:val="003B5ECB"/>
+    <w:rsid w:val="003C6ACE"/>
+    <w:rsid w:val="003D03D1"/>
+    <w:rsid w:val="003D4EBB"/>
+    <w:rsid w:val="003D6D53"/>
+    <w:rsid w:val="00404D56"/>
+    <w:rsid w:val="00405B91"/>
+    <w:rsid w:val="00410DE9"/>
+    <w:rsid w:val="0041103E"/>
+    <w:rsid w:val="00415038"/>
+    <w:rsid w:val="00421050"/>
+    <w:rsid w:val="00421ABA"/>
+    <w:rsid w:val="0042701F"/>
+    <w:rsid w:val="004477EE"/>
+    <w:rsid w:val="00480569"/>
+    <w:rsid w:val="00482906"/>
+    <w:rsid w:val="00486DB0"/>
     <w:rsid w:val="00491A94"/>
+    <w:rsid w:val="004A0312"/>
+    <w:rsid w:val="004A0618"/>
+    <w:rsid w:val="004A48DF"/>
+    <w:rsid w:val="005106DC"/>
+    <w:rsid w:val="00525E08"/>
+    <w:rsid w:val="00525F87"/>
+    <w:rsid w:val="00536F89"/>
+    <w:rsid w:val="0055159E"/>
+    <w:rsid w:val="0055524C"/>
+    <w:rsid w:val="005B14C6"/>
+    <w:rsid w:val="005C4DA5"/>
+    <w:rsid w:val="00600E58"/>
+    <w:rsid w:val="00617AC9"/>
+    <w:rsid w:val="006221E6"/>
+    <w:rsid w:val="00643ADE"/>
+    <w:rsid w:val="00645398"/>
+    <w:rsid w:val="00652A73"/>
+    <w:rsid w:val="00654885"/>
+    <w:rsid w:val="00660CDC"/>
+    <w:rsid w:val="00677A26"/>
+    <w:rsid w:val="00694479"/>
+    <w:rsid w:val="006A0E34"/>
+    <w:rsid w:val="006B2802"/>
+    <w:rsid w:val="006C1201"/>
+    <w:rsid w:val="006C747E"/>
+    <w:rsid w:val="006C7B6A"/>
+    <w:rsid w:val="006F2E75"/>
+    <w:rsid w:val="00761805"/>
     <w:rsid w:val="007726AD"/>
+    <w:rsid w:val="00777991"/>
+    <w:rsid w:val="0078730C"/>
+    <w:rsid w:val="0078764C"/>
+    <w:rsid w:val="007A3AEF"/>
+    <w:rsid w:val="007A6302"/>
+    <w:rsid w:val="007A7244"/>
+    <w:rsid w:val="007B0E17"/>
+    <w:rsid w:val="007B1F71"/>
+    <w:rsid w:val="007B5130"/>
+    <w:rsid w:val="007C2F39"/>
+    <w:rsid w:val="007D4B45"/>
+    <w:rsid w:val="007F01A5"/>
+    <w:rsid w:val="007F51D3"/>
+    <w:rsid w:val="008034ED"/>
+    <w:rsid w:val="00810F75"/>
+    <w:rsid w:val="008162C2"/>
+    <w:rsid w:val="0082417C"/>
+    <w:rsid w:val="00840F6C"/>
+    <w:rsid w:val="0085186D"/>
+    <w:rsid w:val="00853DC4"/>
+    <w:rsid w:val="0087199B"/>
+    <w:rsid w:val="00877E47"/>
+    <w:rsid w:val="00894AED"/>
+    <w:rsid w:val="00896A01"/>
+    <w:rsid w:val="008C6168"/>
+    <w:rsid w:val="008D1259"/>
+    <w:rsid w:val="008D3211"/>
+    <w:rsid w:val="008E08D1"/>
+    <w:rsid w:val="008F338B"/>
+    <w:rsid w:val="00915992"/>
+    <w:rsid w:val="00917315"/>
+    <w:rsid w:val="00925C3D"/>
+    <w:rsid w:val="00927ED8"/>
+    <w:rsid w:val="0094220A"/>
+    <w:rsid w:val="00947651"/>
+    <w:rsid w:val="009550B3"/>
+    <w:rsid w:val="00961F81"/>
+    <w:rsid w:val="009627E9"/>
+    <w:rsid w:val="00966A02"/>
+    <w:rsid w:val="00966C9A"/>
+    <w:rsid w:val="00971702"/>
+    <w:rsid w:val="00972816"/>
+    <w:rsid w:val="0098201C"/>
+    <w:rsid w:val="00984FF4"/>
+    <w:rsid w:val="00985698"/>
+    <w:rsid w:val="00996206"/>
+    <w:rsid w:val="00997AA0"/>
+    <w:rsid w:val="009D052D"/>
+    <w:rsid w:val="009E4B88"/>
+    <w:rsid w:val="00A0207F"/>
+    <w:rsid w:val="00A1351B"/>
+    <w:rsid w:val="00A17D9F"/>
+    <w:rsid w:val="00A22A11"/>
+    <w:rsid w:val="00A35512"/>
+    <w:rsid w:val="00A6652D"/>
+    <w:rsid w:val="00A70050"/>
+    <w:rsid w:val="00A7289C"/>
+    <w:rsid w:val="00A75EE9"/>
+    <w:rsid w:val="00A7659E"/>
+    <w:rsid w:val="00A76BF7"/>
+    <w:rsid w:val="00AB077B"/>
+    <w:rsid w:val="00AB23A2"/>
+    <w:rsid w:val="00AB7E82"/>
+    <w:rsid w:val="00AC031C"/>
+    <w:rsid w:val="00AC5F42"/>
+    <w:rsid w:val="00AE2705"/>
+    <w:rsid w:val="00AE31D7"/>
     <w:rsid w:val="00AF3FA8"/>
+    <w:rsid w:val="00B042BE"/>
+    <w:rsid w:val="00B12435"/>
+    <w:rsid w:val="00B306EB"/>
+    <w:rsid w:val="00B33D83"/>
+    <w:rsid w:val="00B474E4"/>
+    <w:rsid w:val="00B5320F"/>
+    <w:rsid w:val="00B56D64"/>
+    <w:rsid w:val="00B761B1"/>
+    <w:rsid w:val="00B77190"/>
+    <w:rsid w:val="00B772B8"/>
+    <w:rsid w:val="00B80393"/>
+    <w:rsid w:val="00B90D2B"/>
+    <w:rsid w:val="00B91945"/>
+    <w:rsid w:val="00B97B9C"/>
+    <w:rsid w:val="00BA0F7B"/>
+    <w:rsid w:val="00BA1F0D"/>
+    <w:rsid w:val="00BB25C0"/>
+    <w:rsid w:val="00BD00F7"/>
+    <w:rsid w:val="00BD11C6"/>
+    <w:rsid w:val="00C1391F"/>
+    <w:rsid w:val="00C47C33"/>
     <w:rsid w:val="00C53546"/>
+    <w:rsid w:val="00C54D79"/>
+    <w:rsid w:val="00C5591B"/>
     <w:rsid w:val="00C63788"/>
+    <w:rsid w:val="00C67305"/>
+    <w:rsid w:val="00C70B6F"/>
+    <w:rsid w:val="00C737BA"/>
+    <w:rsid w:val="00C909AE"/>
+    <w:rsid w:val="00CC5CB9"/>
+    <w:rsid w:val="00CD0DE3"/>
+    <w:rsid w:val="00CD1017"/>
+    <w:rsid w:val="00CE684B"/>
+    <w:rsid w:val="00CF1BD7"/>
+    <w:rsid w:val="00CF36F0"/>
+    <w:rsid w:val="00D041BE"/>
+    <w:rsid w:val="00D1574B"/>
+    <w:rsid w:val="00D2270B"/>
+    <w:rsid w:val="00D23FC8"/>
+    <w:rsid w:val="00D87FD6"/>
+    <w:rsid w:val="00DA51FB"/>
+    <w:rsid w:val="00DA5A33"/>
+    <w:rsid w:val="00DC5597"/>
+    <w:rsid w:val="00DD1F75"/>
+    <w:rsid w:val="00DF0E62"/>
+    <w:rsid w:val="00DF62CD"/>
+    <w:rsid w:val="00E03C09"/>
+    <w:rsid w:val="00E17CBB"/>
+    <w:rsid w:val="00E22018"/>
+    <w:rsid w:val="00E22E53"/>
+    <w:rsid w:val="00E346F0"/>
+    <w:rsid w:val="00E35206"/>
+    <w:rsid w:val="00E43A44"/>
+    <w:rsid w:val="00E4446F"/>
+    <w:rsid w:val="00E84142"/>
+    <w:rsid w:val="00E85D93"/>
+    <w:rsid w:val="00EA4AED"/>
+    <w:rsid w:val="00EC0AE6"/>
+    <w:rsid w:val="00ED3C07"/>
+    <w:rsid w:val="00EE2EB0"/>
+    <w:rsid w:val="00EE7F12"/>
+    <w:rsid w:val="00EF08C2"/>
+    <w:rsid w:val="00EF0DA6"/>
+    <w:rsid w:val="00EF5DB1"/>
+    <w:rsid w:val="00F142B7"/>
+    <w:rsid w:val="00F32C25"/>
+    <w:rsid w:val="00F338BB"/>
+    <w:rsid w:val="00F40D17"/>
+    <w:rsid w:val="00F51E6A"/>
+    <w:rsid w:val="00F568BC"/>
+    <w:rsid w:val="00F829DC"/>
+    <w:rsid w:val="00F878EE"/>
+    <w:rsid w:val="00F91DD7"/>
+    <w:rsid w:val="00F95854"/>
+    <w:rsid w:val="00FA147C"/>
+    <w:rsid w:val="00FD5491"/>
+    <w:rsid w:val="00FD72C8"/>
+    <w:rsid w:val="00FE7783"/>
+    <w:rsid w:val="00FF17A7"/>
+    <w:rsid w:val="00FF3B6F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-MY"/>
+  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="0C46EE96"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{47E7E8B3-FDC3-4A48-9384-EAA286ACF27B}"/>
+  <w15:docId w15:val="{39A7FA2F-6EBB-47F0-AFCD-BC9E243319A7}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-MY" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
@@ -775,50 +3930,51 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:rsid w:val="00BD11C6"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00341B95"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
@@ -1292,62 +4448,116 @@
     <w:name w:val="Intense Quote Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="IntenseQuote"/>
     <w:uiPriority w:val="30"/>
     <w:rsid w:val="00341B95"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="IntenseReference">
     <w:name w:val="Intense Reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="32"/>
     <w:qFormat/>
     <w:rsid w:val="00341B95"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001236D9"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007B0E17"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4513"/>
+        <w:tab w:val="right" w:pos="9026"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="007B0E17"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007B0E17"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4513"/>
+        <w:tab w:val="right" w:pos="9026"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="007B0E17"/>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -1605,56 +4815,56 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>707</Characters>
+  <Pages>2</Pages>
+  <Words>616</Words>
+  <Characters>3512</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>5</Lines>
-  <Paragraphs>1</Paragraphs>
+  <Lines>29</Lines>
+  <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>830</CharactersWithSpaces>
+  <CharactersWithSpaces>4120</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>MALA DND</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>